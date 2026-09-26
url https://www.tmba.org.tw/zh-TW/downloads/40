--- v0 (2026-08-08)
+++ v1 (2026-09-26)
@@ -4,73 +4,73 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9828" w:type="dxa"/>
         <w:tblBorders>
           <w:bottom w:val="thinThickLargeGap" w:sz="24" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="7560"/>
       </w:tblGrid>
       <w:tr w:rsidR="00412688" w14:paraId="421A809C" w14:textId="77777777" w:rsidTr="000D2B4E">
         <w:trPr>
           <w:trHeight w:val="1465"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="377481C4" w14:textId="77777777" w:rsidR="00412688" w:rsidRPr="000D2B4E" w:rsidRDefault="00000000" w:rsidP="000D2B4E">
+          <w:p w14:paraId="377481C4" w14:textId="77777777" w:rsidR="00412688" w:rsidRPr="000D2B4E" w:rsidRDefault="00885CDD" w:rsidP="000D2B4E">
             <w:pPr>
               <w:spacing w:beforeLines="50" w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體"/>
               </w:rPr>
               <w:pict w14:anchorId="0FAB704C">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
@@ -818,547 +818,786 @@
         </w:rPr>
         <w:t>有意參展</w:t>
       </w:r>
       <w:r w:rsidR="004931D6" w:rsidRPr="00DE10B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>之</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE10B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>廠商歡迎立即報名，避免向隅</w:t>
       </w:r>
       <w:r w:rsidR="00326DB4" w:rsidRPr="00DE10B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B6E9C3" w14:textId="1538542D" w:rsidR="00C675D7" w:rsidRDefault="005251F4" w:rsidP="00133EBF">
+    <w:p w14:paraId="2FCDE7A5" w14:textId="77777777" w:rsidR="00520222" w:rsidRPr="00ED2463" w:rsidRDefault="00520222" w:rsidP="00520222">
       <w:pPr>
         <w:spacing w:after="75" w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED2463">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="004080"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-      </w:pPr>
-[...34 lines deleted...]
-      <w:r w:rsidR="00C675D7">
+        <w:t>【攤位費用】</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="004080"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72BBBBF9" w14:textId="5962BD74" w:rsidR="00ED4A2E" w:rsidRPr="009B7EBD" w:rsidRDefault="009B7EBD" w:rsidP="005251F4">
-[...73 lines deleted...]
-    <w:p w14:paraId="54F2335B" w14:textId="6B34D681" w:rsidR="00E04166" w:rsidRDefault="001A7FB5" w:rsidP="005F207E">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="228" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1673"/>
+        <w:gridCol w:w="3877"/>
+        <w:gridCol w:w="3969"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00520222" w:rsidRPr="00ED2463" w14:paraId="0544D38F" w14:textId="77777777" w:rsidTr="00B8428F">
+        <w:trPr>
+          <w:trHeight w:val="508"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1673" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="093C7E09" w14:textId="77777777" w:rsidR="00520222" w:rsidRPr="005F3FB5" w:rsidRDefault="00520222" w:rsidP="00B8428F">
+            <w:pPr>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>攤位形式</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3877" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70BBD19E" w14:textId="77777777" w:rsidR="00520222" w:rsidRPr="004931D6" w:rsidRDefault="00520222" w:rsidP="00B8428F">
+            <w:pPr>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004931D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>TMBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>會員</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004931D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>優惠價</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004931D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>含</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004931D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>稅</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004931D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70659CFF" w14:textId="77777777" w:rsidR="00520222" w:rsidRPr="00ED2463" w:rsidRDefault="00520222" w:rsidP="00B8428F">
+            <w:pPr>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>非會員價</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>含稅</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00520222" w:rsidRPr="00ED2463" w14:paraId="4E56B227" w14:textId="77777777" w:rsidTr="00B8428F">
+        <w:trPr>
+          <w:trHeight w:val="515"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1673" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C74BE3C" w14:textId="77777777" w:rsidR="00520222" w:rsidRPr="00ED2463" w:rsidRDefault="00520222" w:rsidP="00B8428F">
+            <w:pPr>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>含裝潢攤</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED2463">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>位</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3877" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65B2E0DB" w14:textId="2B0561DC" w:rsidR="00520222" w:rsidRPr="004931D6" w:rsidRDefault="00520222" w:rsidP="00B8428F">
+            <w:pPr>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004931D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:iCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>NT</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004931D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體"/>
+                <w:iCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>$</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:iCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>380</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004931D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體"/>
+                <w:iCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004931D6">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:iCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>000.-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3969" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A692254" w14:textId="25B73F9F" w:rsidR="00520222" w:rsidRPr="00ED2463" w:rsidRDefault="00520222" w:rsidP="00B8428F">
+            <w:pPr>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體"/>
+                <w:iCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>NT$</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:iCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00B945E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:iCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:iCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體"/>
+                <w:iCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:iCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體"/>
+                <w:iCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>.-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00520222" w:rsidRPr="000D2B4E" w14:paraId="096C02A4" w14:textId="77777777" w:rsidTr="00B8428F">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9519" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EFD6080" w14:textId="77777777" w:rsidR="00520222" w:rsidRPr="00D24574" w:rsidRDefault="00520222" w:rsidP="00B8428F">
+            <w:pPr>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:ind w:leftChars="5" w:left="12"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體"/>
+                <w:iCs/>
+                <w:snapToGrid w:val="0"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>預計</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D24574">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>申請國貿</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>署</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D24574">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>推廣貿易基金補助申請，</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>於展後簽收領據，匯款入參展商帳戶</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D24574">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0FAE1609" w14:textId="77777777" w:rsidR="00520222" w:rsidRDefault="00520222" w:rsidP="00520222">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="50" w:left="283" w:rightChars="354" w:right="850" w:hangingChars="74" w:hanging="163"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00791F56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
-      <w:r w:rsidR="00CE18B6" w:rsidRPr="00781624">
+      <w:r w:rsidRPr="00781624">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>攤位</w:t>
       </w:r>
-      <w:r w:rsidR="0087205D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>數量有限</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B558BC">
+        <w:t>數量有限，每家廠商至多報名兩單位，且</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781624">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>，</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008B5CC0">
+        <w:t>位置分配依</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>每家</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C21255">
+        <w:t>報名</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00781624">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>廠商至多報名兩單位</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005F207E">
+        <w:t>攤位大小及完成報名繳費順序圈選。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2490238C" w14:textId="77777777" w:rsidR="00520222" w:rsidRPr="00C94533" w:rsidRDefault="00520222" w:rsidP="00520222">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="exact"/>
+        <w:ind w:leftChars="50" w:left="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00791F56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>※</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>凡報名之參展廠</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326DB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>商</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326DB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>含本會</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326DB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>會員</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326DB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>及</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326DB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>非會員</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326DB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326DB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326DB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>一律</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326DB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>開立發票</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>，攤位費用一經繳納概不退還</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326DB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="719439E3" w14:textId="5D1558B6" w:rsidR="00EE1008" w:rsidRDefault="00E04166" w:rsidP="0048105D">
+    <w:p w14:paraId="222DB5B4" w14:textId="48B08840" w:rsidR="008B5CC0" w:rsidRPr="008B5CC0" w:rsidRDefault="00520222" w:rsidP="00520222">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="50" w:left="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00791F56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
-      <w:r w:rsidR="0048105D" w:rsidRPr="0048105D">
+      <w:r w:rsidRPr="00326DB4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>目前報名須先繳納</w:t>
-[...31 lines deleted...]
-      <w:r w:rsidR="0048105D">
+        <w:t>本展</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>，</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0048105D" w:rsidRPr="0048105D">
+        <w:t>預計向國貿署</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326DB4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>並將於</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0048105D" w:rsidRPr="0048105D">
+        <w:t>申請專款補助，請勿重複申請。</w:t>
+      </w:r>
+      <w:r w:rsidR="00326DB4" w:rsidRPr="00326DB4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 8</w:t>
-[...146 lines deleted...]
-        </w:rPr>
         <w:t>。</w:t>
-      </w:r>
-[...66 lines deleted...]
-        <w:t>申請專款補助，請勿重複申請。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12EAF42C" w14:textId="12148D01" w:rsidR="009520AC" w:rsidRPr="004B4240" w:rsidRDefault="009520AC" w:rsidP="00FA6711">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:ind w:leftChars="50" w:left="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00791F56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r w:rsidRPr="00930483">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="華康魏碑體"/>
           <w:sz w:val="22"/>
@@ -2509,67 +2748,67 @@
       </w:r>
       <w:r w:rsidR="008D47CA">
         <w:rPr>
           <w:rFonts w:ascii="華康魏碑體" w:eastAsia="華康魏碑體" w:hint="eastAsia"/>
           <w:iCs/>
           <w:spacing w:val="-16"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>公司章：</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00955008" w:rsidSect="00BA05F4">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="567" w:left="1134" w:header="284" w:footer="227" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="55806661" w14:textId="77777777" w:rsidR="006C3DC9" w:rsidRDefault="006C3DC9">
+    <w:p w14:paraId="2B2EAD52" w14:textId="77777777" w:rsidR="00885CDD" w:rsidRDefault="00885CDD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0DA768DC" w14:textId="77777777" w:rsidR="006C3DC9" w:rsidRDefault="006C3DC9">
+    <w:p w14:paraId="1A1794DE" w14:textId="77777777" w:rsidR="00885CDD" w:rsidRDefault="00885CDD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2D0E220B" w14:textId="77777777" w:rsidR="006C3DC9" w:rsidRDefault="006C3DC9"/>
+    <w:p w14:paraId="20D16CFA" w14:textId="77777777" w:rsidR="00885CDD" w:rsidRDefault="00885CDD"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -2635,51 +2874,51 @@
     <w:sig w:usb0="80000001" w:usb1="28091800" w:usb2="00000016" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TechnicLite">
     <w:altName w:val="Symbol"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6F075A3D" w14:textId="09880A50" w:rsidR="00F854C3" w:rsidRPr="00CE5441" w:rsidRDefault="00F854C3" w:rsidP="003D40B5">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="6341"/>
       </w:tabs>
       <w:wordWrap w:val="0"/>
       <w:spacing w:line="400" w:lineRule="exact"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="0081340A">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>02</w:t>
@@ -2709,90 +2948,90 @@
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00823D18">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00EC42C0">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E4BBDA2" w14:textId="77777777" w:rsidR="006C3DC9" w:rsidRDefault="006C3DC9">
+    <w:p w14:paraId="62CAB3AE" w14:textId="77777777" w:rsidR="00885CDD" w:rsidRDefault="00885CDD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14A8D77E" w14:textId="77777777" w:rsidR="006C3DC9" w:rsidRDefault="006C3DC9">
+    <w:p w14:paraId="0720E0B2" w14:textId="77777777" w:rsidR="00885CDD" w:rsidRDefault="00885CDD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6E8072D7" w14:textId="77777777" w:rsidR="006C3DC9" w:rsidRDefault="006C3DC9"/>
+    <w:p w14:paraId="4EDE561A" w14:textId="77777777" w:rsidR="00885CDD" w:rsidRDefault="00885CDD"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7562D787" w14:textId="77777777" w:rsidR="00F854C3" w:rsidRPr="00210B01" w:rsidRDefault="00F854C3" w:rsidP="00B03B80">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:spacing w:line="220" w:lineRule="exact"/>
       <w:ind w:firstLineChars="200" w:firstLine="720"/>
       <w:rPr>
         <w:rFonts w:ascii="文鼎中圓" w:eastAsia="文鼎中圓" w:hAnsi="TechnicLite" w:hint="eastAsia"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00EB5677"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BF9A26D6"/>
     <w:lvl w:ilvl="0" w:tplc="951A89CC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -3755,51 +3994,51 @@
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1953050357">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="755135008">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="156532187">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="527645132">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1739790099">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="284433120">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="80"/>
   <w:printFractionalCharacterWidth/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="480"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="163"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
@@ -3939,50 +4178,51 @@
     <w:rsid w:val="001A6330"/>
     <w:rsid w:val="001A7FB5"/>
     <w:rsid w:val="001B44ED"/>
     <w:rsid w:val="001C0506"/>
     <w:rsid w:val="001C1C3B"/>
     <w:rsid w:val="001D0FAC"/>
     <w:rsid w:val="001D1F26"/>
     <w:rsid w:val="001D2705"/>
     <w:rsid w:val="001D4CB4"/>
     <w:rsid w:val="001D5754"/>
     <w:rsid w:val="001E182B"/>
     <w:rsid w:val="001E1F82"/>
     <w:rsid w:val="001E5E22"/>
     <w:rsid w:val="001E694B"/>
     <w:rsid w:val="001E78BF"/>
     <w:rsid w:val="00205979"/>
     <w:rsid w:val="00210B01"/>
     <w:rsid w:val="00211472"/>
     <w:rsid w:val="00212DD6"/>
     <w:rsid w:val="0021798E"/>
     <w:rsid w:val="00220600"/>
     <w:rsid w:val="002261E5"/>
     <w:rsid w:val="00231D4A"/>
     <w:rsid w:val="00232645"/>
     <w:rsid w:val="002335FF"/>
+    <w:rsid w:val="00236337"/>
     <w:rsid w:val="002423A8"/>
     <w:rsid w:val="00250348"/>
     <w:rsid w:val="00250B78"/>
     <w:rsid w:val="00250E4B"/>
     <w:rsid w:val="00251F5E"/>
     <w:rsid w:val="00260232"/>
     <w:rsid w:val="00261EA7"/>
     <w:rsid w:val="002632C6"/>
     <w:rsid w:val="002647EB"/>
     <w:rsid w:val="0027084E"/>
     <w:rsid w:val="00273A68"/>
     <w:rsid w:val="00274C58"/>
     <w:rsid w:val="00281CCC"/>
     <w:rsid w:val="00282A23"/>
     <w:rsid w:val="002863D7"/>
     <w:rsid w:val="00290B76"/>
     <w:rsid w:val="00297A7D"/>
     <w:rsid w:val="002A0469"/>
     <w:rsid w:val="002A533B"/>
     <w:rsid w:val="002B0E97"/>
     <w:rsid w:val="002B1DF2"/>
     <w:rsid w:val="002B37ED"/>
     <w:rsid w:val="002B3F80"/>
     <w:rsid w:val="002B75E2"/>
     <w:rsid w:val="002C17AD"/>
@@ -4024,94 +4264,96 @@
     <w:rsid w:val="00381825"/>
     <w:rsid w:val="00381AFC"/>
     <w:rsid w:val="0038202D"/>
     <w:rsid w:val="00387F7A"/>
     <w:rsid w:val="00392C0A"/>
     <w:rsid w:val="00392E47"/>
     <w:rsid w:val="003B099E"/>
     <w:rsid w:val="003B5530"/>
     <w:rsid w:val="003B736D"/>
     <w:rsid w:val="003B75F7"/>
     <w:rsid w:val="003B78B5"/>
     <w:rsid w:val="003B7CB5"/>
     <w:rsid w:val="003C2A3B"/>
     <w:rsid w:val="003C3CA5"/>
     <w:rsid w:val="003D2BCC"/>
     <w:rsid w:val="003D40B5"/>
     <w:rsid w:val="003D6B23"/>
     <w:rsid w:val="003E04A2"/>
     <w:rsid w:val="003E06CD"/>
     <w:rsid w:val="003E2BB1"/>
     <w:rsid w:val="003F5BFE"/>
     <w:rsid w:val="00407C0F"/>
     <w:rsid w:val="00412688"/>
     <w:rsid w:val="00414393"/>
     <w:rsid w:val="00415693"/>
+    <w:rsid w:val="00423E9A"/>
     <w:rsid w:val="0042430C"/>
     <w:rsid w:val="00424B61"/>
     <w:rsid w:val="004306A7"/>
     <w:rsid w:val="00433031"/>
     <w:rsid w:val="00433061"/>
     <w:rsid w:val="0044228E"/>
     <w:rsid w:val="0044397E"/>
     <w:rsid w:val="004442EE"/>
     <w:rsid w:val="0045364D"/>
     <w:rsid w:val="004579BF"/>
     <w:rsid w:val="00463540"/>
     <w:rsid w:val="004656BC"/>
     <w:rsid w:val="00467CD0"/>
     <w:rsid w:val="00472F36"/>
     <w:rsid w:val="00476ECB"/>
     <w:rsid w:val="004801B3"/>
     <w:rsid w:val="0048105D"/>
     <w:rsid w:val="00487CF1"/>
     <w:rsid w:val="004931D6"/>
     <w:rsid w:val="00495E53"/>
     <w:rsid w:val="00496905"/>
     <w:rsid w:val="004A535C"/>
     <w:rsid w:val="004A54E3"/>
     <w:rsid w:val="004A6238"/>
     <w:rsid w:val="004B3AD3"/>
     <w:rsid w:val="004B4240"/>
     <w:rsid w:val="004B70B0"/>
     <w:rsid w:val="004C1878"/>
     <w:rsid w:val="004C44C6"/>
     <w:rsid w:val="004D2622"/>
     <w:rsid w:val="004D2B7F"/>
     <w:rsid w:val="004E02F4"/>
     <w:rsid w:val="004E1BF3"/>
     <w:rsid w:val="004E3949"/>
     <w:rsid w:val="004E75BE"/>
     <w:rsid w:val="004F031B"/>
     <w:rsid w:val="004F033D"/>
     <w:rsid w:val="004F578D"/>
     <w:rsid w:val="005000F6"/>
     <w:rsid w:val="00502472"/>
     <w:rsid w:val="00502B1E"/>
     <w:rsid w:val="00503600"/>
     <w:rsid w:val="00503EBC"/>
     <w:rsid w:val="00515EA7"/>
+    <w:rsid w:val="00520222"/>
     <w:rsid w:val="0052177F"/>
     <w:rsid w:val="005251F4"/>
     <w:rsid w:val="00525AD2"/>
     <w:rsid w:val="0052681C"/>
     <w:rsid w:val="0053221D"/>
     <w:rsid w:val="0054485B"/>
     <w:rsid w:val="00554A48"/>
     <w:rsid w:val="005623EA"/>
     <w:rsid w:val="005640A5"/>
     <w:rsid w:val="00565BDF"/>
     <w:rsid w:val="00571C35"/>
     <w:rsid w:val="00572198"/>
     <w:rsid w:val="00573AC1"/>
     <w:rsid w:val="00576E16"/>
     <w:rsid w:val="00587AA6"/>
     <w:rsid w:val="00594880"/>
     <w:rsid w:val="0059624B"/>
     <w:rsid w:val="00596F99"/>
     <w:rsid w:val="005971A7"/>
     <w:rsid w:val="005A07AD"/>
     <w:rsid w:val="005A0836"/>
     <w:rsid w:val="005A12D6"/>
     <w:rsid w:val="005A300C"/>
     <w:rsid w:val="005A3F4E"/>
     <w:rsid w:val="005A414A"/>
@@ -4216,50 +4458,51 @@
     <w:rsid w:val="00813266"/>
     <w:rsid w:val="0081340A"/>
     <w:rsid w:val="00815CA1"/>
     <w:rsid w:val="0082267B"/>
     <w:rsid w:val="00823D18"/>
     <w:rsid w:val="00830C0B"/>
     <w:rsid w:val="00831BEC"/>
     <w:rsid w:val="00833F69"/>
     <w:rsid w:val="00834552"/>
     <w:rsid w:val="00840C70"/>
     <w:rsid w:val="00845790"/>
     <w:rsid w:val="0084612C"/>
     <w:rsid w:val="00851265"/>
     <w:rsid w:val="00851DAE"/>
     <w:rsid w:val="00853902"/>
     <w:rsid w:val="0086076B"/>
     <w:rsid w:val="00864D75"/>
     <w:rsid w:val="00865297"/>
     <w:rsid w:val="00867957"/>
     <w:rsid w:val="0087205D"/>
     <w:rsid w:val="008740D4"/>
     <w:rsid w:val="008768A4"/>
     <w:rsid w:val="00877C0D"/>
     <w:rsid w:val="0088050B"/>
     <w:rsid w:val="00880D6C"/>
+    <w:rsid w:val="00885CDD"/>
     <w:rsid w:val="00886DFE"/>
     <w:rsid w:val="00887D8B"/>
     <w:rsid w:val="008918C4"/>
     <w:rsid w:val="0089233E"/>
     <w:rsid w:val="00895F6E"/>
     <w:rsid w:val="008A1043"/>
     <w:rsid w:val="008A1E54"/>
     <w:rsid w:val="008B1C16"/>
     <w:rsid w:val="008B227C"/>
     <w:rsid w:val="008B4940"/>
     <w:rsid w:val="008B5CC0"/>
     <w:rsid w:val="008C2073"/>
     <w:rsid w:val="008C28CE"/>
     <w:rsid w:val="008C4D78"/>
     <w:rsid w:val="008C5DE7"/>
     <w:rsid w:val="008C5E93"/>
     <w:rsid w:val="008D1509"/>
     <w:rsid w:val="008D3A9C"/>
     <w:rsid w:val="008D47CA"/>
     <w:rsid w:val="008D498F"/>
     <w:rsid w:val="008D5522"/>
     <w:rsid w:val="008E0781"/>
     <w:rsid w:val="008E0814"/>
     <w:rsid w:val="008E218B"/>
     <w:rsid w:val="008E41D9"/>
@@ -4280,50 +4523,51 @@
     <w:rsid w:val="00936614"/>
     <w:rsid w:val="0093662F"/>
     <w:rsid w:val="00941967"/>
     <w:rsid w:val="00942CA8"/>
     <w:rsid w:val="009520AC"/>
     <w:rsid w:val="009542A2"/>
     <w:rsid w:val="009542AD"/>
     <w:rsid w:val="00955008"/>
     <w:rsid w:val="009568FC"/>
     <w:rsid w:val="00956C2A"/>
     <w:rsid w:val="0096015A"/>
     <w:rsid w:val="00961560"/>
     <w:rsid w:val="00962E53"/>
     <w:rsid w:val="00962F08"/>
     <w:rsid w:val="009632F0"/>
     <w:rsid w:val="00967157"/>
     <w:rsid w:val="009752B6"/>
     <w:rsid w:val="0097786C"/>
     <w:rsid w:val="00980710"/>
     <w:rsid w:val="00984463"/>
     <w:rsid w:val="00985AFD"/>
     <w:rsid w:val="00987991"/>
     <w:rsid w:val="00992F87"/>
     <w:rsid w:val="0099378D"/>
     <w:rsid w:val="00994CDB"/>
+    <w:rsid w:val="009A3C5E"/>
     <w:rsid w:val="009A5A94"/>
     <w:rsid w:val="009A5C49"/>
     <w:rsid w:val="009A72D8"/>
     <w:rsid w:val="009A7D94"/>
     <w:rsid w:val="009B21C7"/>
     <w:rsid w:val="009B3C85"/>
     <w:rsid w:val="009B4EB5"/>
     <w:rsid w:val="009B7EBD"/>
     <w:rsid w:val="009C4239"/>
     <w:rsid w:val="009C6AB3"/>
     <w:rsid w:val="009E0166"/>
     <w:rsid w:val="009E0AA8"/>
     <w:rsid w:val="009E1224"/>
     <w:rsid w:val="009F2ED5"/>
     <w:rsid w:val="009F3C08"/>
     <w:rsid w:val="009F6CF5"/>
     <w:rsid w:val="00A01333"/>
     <w:rsid w:val="00A027E7"/>
     <w:rsid w:val="00A035A0"/>
     <w:rsid w:val="00A06DA8"/>
     <w:rsid w:val="00A14D72"/>
     <w:rsid w:val="00A154D4"/>
     <w:rsid w:val="00A170AF"/>
     <w:rsid w:val="00A2154E"/>
     <w:rsid w:val="00A32D3B"/>
@@ -4388,50 +4632,51 @@
     <w:rsid w:val="00B3712A"/>
     <w:rsid w:val="00B40997"/>
     <w:rsid w:val="00B42DC1"/>
     <w:rsid w:val="00B44DB9"/>
     <w:rsid w:val="00B468A4"/>
     <w:rsid w:val="00B50DC4"/>
     <w:rsid w:val="00B52794"/>
     <w:rsid w:val="00B5364D"/>
     <w:rsid w:val="00B54CCF"/>
     <w:rsid w:val="00B558BC"/>
     <w:rsid w:val="00B61F1B"/>
     <w:rsid w:val="00B6205E"/>
     <w:rsid w:val="00B6311C"/>
     <w:rsid w:val="00B7078C"/>
     <w:rsid w:val="00B73C6D"/>
     <w:rsid w:val="00B7618B"/>
     <w:rsid w:val="00B80060"/>
     <w:rsid w:val="00B805CB"/>
     <w:rsid w:val="00B81585"/>
     <w:rsid w:val="00B82660"/>
     <w:rsid w:val="00B83785"/>
     <w:rsid w:val="00B83E71"/>
     <w:rsid w:val="00B851DB"/>
     <w:rsid w:val="00B865D3"/>
     <w:rsid w:val="00B93BDE"/>
+    <w:rsid w:val="00B945E0"/>
     <w:rsid w:val="00B96A14"/>
     <w:rsid w:val="00B974DA"/>
     <w:rsid w:val="00B97FBF"/>
     <w:rsid w:val="00BA05F4"/>
     <w:rsid w:val="00BA0F95"/>
     <w:rsid w:val="00BA3C7C"/>
     <w:rsid w:val="00BA49C1"/>
     <w:rsid w:val="00BA4AE4"/>
     <w:rsid w:val="00BA5661"/>
     <w:rsid w:val="00BA7D13"/>
     <w:rsid w:val="00BB3E0D"/>
     <w:rsid w:val="00BB55C9"/>
     <w:rsid w:val="00BC15CA"/>
     <w:rsid w:val="00BC53F2"/>
     <w:rsid w:val="00BC7A8A"/>
     <w:rsid w:val="00BD2DA1"/>
     <w:rsid w:val="00BD4BDB"/>
     <w:rsid w:val="00BD4D7E"/>
     <w:rsid w:val="00BD5836"/>
     <w:rsid w:val="00BE27E9"/>
     <w:rsid w:val="00BE2FBE"/>
     <w:rsid w:val="00BE45E0"/>
     <w:rsid w:val="00BE4C10"/>
     <w:rsid w:val="00BE61D4"/>
     <w:rsid w:val="00BF2B6D"/>
@@ -4509,109 +4754,112 @@
     <w:rsid w:val="00D24574"/>
     <w:rsid w:val="00D27384"/>
     <w:rsid w:val="00D27C4D"/>
     <w:rsid w:val="00D330FA"/>
     <w:rsid w:val="00D33AD1"/>
     <w:rsid w:val="00D37F73"/>
     <w:rsid w:val="00D40B11"/>
     <w:rsid w:val="00D41481"/>
     <w:rsid w:val="00D42872"/>
     <w:rsid w:val="00D42934"/>
     <w:rsid w:val="00D50067"/>
     <w:rsid w:val="00D504FF"/>
     <w:rsid w:val="00D50B38"/>
     <w:rsid w:val="00D52A53"/>
     <w:rsid w:val="00D56805"/>
     <w:rsid w:val="00D85835"/>
     <w:rsid w:val="00D86DB9"/>
     <w:rsid w:val="00D90D48"/>
     <w:rsid w:val="00D97A34"/>
     <w:rsid w:val="00DA30D3"/>
     <w:rsid w:val="00DA3AFE"/>
     <w:rsid w:val="00DB5A03"/>
     <w:rsid w:val="00DC05ED"/>
     <w:rsid w:val="00DC1F00"/>
     <w:rsid w:val="00DC3906"/>
+    <w:rsid w:val="00DC59CF"/>
     <w:rsid w:val="00DD2D09"/>
     <w:rsid w:val="00DD2FF6"/>
     <w:rsid w:val="00DD3FAC"/>
     <w:rsid w:val="00DD469B"/>
     <w:rsid w:val="00DD708A"/>
     <w:rsid w:val="00DE10B3"/>
     <w:rsid w:val="00DE53FE"/>
     <w:rsid w:val="00DE57E1"/>
     <w:rsid w:val="00DE5F63"/>
     <w:rsid w:val="00DE6AF2"/>
     <w:rsid w:val="00DE6DDE"/>
     <w:rsid w:val="00DE769C"/>
     <w:rsid w:val="00DF2AE3"/>
     <w:rsid w:val="00DF461C"/>
     <w:rsid w:val="00DF6C0B"/>
     <w:rsid w:val="00E00CB5"/>
     <w:rsid w:val="00E013CA"/>
     <w:rsid w:val="00E01D9D"/>
     <w:rsid w:val="00E01F21"/>
     <w:rsid w:val="00E025D3"/>
     <w:rsid w:val="00E04166"/>
     <w:rsid w:val="00E04F00"/>
     <w:rsid w:val="00E05085"/>
     <w:rsid w:val="00E07254"/>
     <w:rsid w:val="00E11CE7"/>
     <w:rsid w:val="00E15B8B"/>
     <w:rsid w:val="00E16006"/>
     <w:rsid w:val="00E209DF"/>
     <w:rsid w:val="00E22ED1"/>
     <w:rsid w:val="00E2429B"/>
     <w:rsid w:val="00E313E7"/>
     <w:rsid w:val="00E3326C"/>
     <w:rsid w:val="00E36BAF"/>
     <w:rsid w:val="00E36BBB"/>
     <w:rsid w:val="00E4011C"/>
     <w:rsid w:val="00E422FB"/>
     <w:rsid w:val="00E4286D"/>
     <w:rsid w:val="00E4315A"/>
     <w:rsid w:val="00E43655"/>
     <w:rsid w:val="00E43F73"/>
     <w:rsid w:val="00E46AE4"/>
     <w:rsid w:val="00E46EFC"/>
     <w:rsid w:val="00E47AB4"/>
     <w:rsid w:val="00E52698"/>
     <w:rsid w:val="00E5449E"/>
     <w:rsid w:val="00E54AED"/>
+    <w:rsid w:val="00E613D1"/>
     <w:rsid w:val="00E61874"/>
     <w:rsid w:val="00E63A58"/>
     <w:rsid w:val="00E670BD"/>
     <w:rsid w:val="00E67AC2"/>
     <w:rsid w:val="00E71E62"/>
     <w:rsid w:val="00E731CE"/>
     <w:rsid w:val="00E8164B"/>
     <w:rsid w:val="00E85B68"/>
     <w:rsid w:val="00E86033"/>
     <w:rsid w:val="00E86066"/>
     <w:rsid w:val="00E92B3F"/>
     <w:rsid w:val="00E932D3"/>
     <w:rsid w:val="00E9572D"/>
+    <w:rsid w:val="00E96DDE"/>
     <w:rsid w:val="00E971F7"/>
     <w:rsid w:val="00EA0E33"/>
     <w:rsid w:val="00EA606D"/>
     <w:rsid w:val="00EA6095"/>
     <w:rsid w:val="00EB3EE4"/>
     <w:rsid w:val="00EC26E1"/>
     <w:rsid w:val="00EC3703"/>
     <w:rsid w:val="00EC3DAB"/>
     <w:rsid w:val="00EC42C0"/>
     <w:rsid w:val="00EC4890"/>
     <w:rsid w:val="00ED17AF"/>
     <w:rsid w:val="00ED2463"/>
     <w:rsid w:val="00ED2849"/>
     <w:rsid w:val="00ED4A2E"/>
     <w:rsid w:val="00ED5A43"/>
     <w:rsid w:val="00ED60FD"/>
     <w:rsid w:val="00ED7A98"/>
     <w:rsid w:val="00EE1008"/>
     <w:rsid w:val="00EF011A"/>
     <w:rsid w:val="00EF221B"/>
     <w:rsid w:val="00F0153D"/>
     <w:rsid w:val="00F01823"/>
     <w:rsid w:val="00F02150"/>
     <w:rsid w:val="00F0408D"/>
     <w:rsid w:val="00F06FAF"/>
@@ -5664,54 +5912,54 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC87E7AA-CF6E-4DE2-A93C-486B78A7FAE4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>389</Words>
-  <Characters>725</Characters>
+  <Words>164</Words>
+  <Characters>937</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
-  <Paragraphs>44</Paragraphs>
+  <Lines>7</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1070</CharactersWithSpaces>
+  <CharactersWithSpaces>1099</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ricky Huang</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>